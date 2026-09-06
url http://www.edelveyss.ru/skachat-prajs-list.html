--- v0 (2026-06-05)
+++ v1 (2026-09-06)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Кондиционеры Тольятти</t>
   </si>
   <si>
     <t>ООО Эдельвейс</t>
   </si>
   <si>
     <t>445004, , Самарская область, г. Тольятти, Дзержинского, 27а, офис 7</t>
   </si>
   <si>
     <t>http://edelveyss.ru</t>
   </si>
   <si>
     <t>edelveyss76@rambler.ru</t>
   </si>
   <si>
     <t>тел.: Тел: 610-900 Тел/факс: 42-93-18</t>
   </si>
   <si>
-    <t>Прайс-лист сформирован 05.06.2026</t>
+    <t>Прайс-лист сформирован 06.09.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Бытовые кондиционеры</t>
   </si>
   <si>
     <t>AERONIK ASI/ASO 07 HS5</t>
   </si>
   <si>
     <t>AERONIK</t>
   </si>
   <si>
     <t>AERONIK ASI/ASO 09 HS5</t>
   </si>
@@ -748,121 +748,121 @@
         <v>8</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="20">
       <c r="A9" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="8">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="6">
-        <v>24146</v>
+        <v>28140</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="8">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="6">
-        <v>24889</v>
+        <v>29006</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="8">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="6">
-        <v>31576</v>
+        <v>36799</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="8">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="6">
-        <v>47549</v>
+        <v>55415</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="8">
         <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="6">
-        <v>59436</v>
+        <v>69269</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="8">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="6">
-        <v>86406</v>
+        <v>100699</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="8">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="6">
         <v>19000</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="8">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
@@ -902,107 +902,107 @@
     <row r="20" spans="1:4">
       <c r="A20" s="8">
         <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="6">
         <v>54000</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="8">
         <v>12</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="6">
-        <v>18945</v>
+        <v>22079</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="8">
         <v>13</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="6">
-        <v>20134</v>
+        <v>23465</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="8">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="6">
-        <v>25335</v>
+        <v>29526</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="8">
         <v>15</v>
       </c>
       <c r="B24" t="s">
         <v>29</v>
       </c>
       <c r="C24" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="6">
-        <v>40120</v>
+        <v>46756</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="8">
         <v>16</v>
       </c>
       <c r="B25" t="s">
         <v>30</v>
       </c>
       <c r="C25" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="6">
-        <v>50298</v>
+        <v>58619</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="8">
         <v>17</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6">
         <v>27800</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="8">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>33</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
@@ -1131,107 +1131,107 @@
         <v>43</v>
       </c>
       <c r="C36" t="s">
         <v>39</v>
       </c>
       <c r="D36" s="6">
         <v>86000</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="20">
       <c r="A37" s="9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="8">
         <v>28</v>
       </c>
       <c r="B38" t="s">
         <v>45</v>
       </c>
       <c r="C38" t="s">
         <v>46</v>
       </c>
       <c r="D38" s="6">
-        <v>32690</v>
+        <v>38098</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="8">
         <v>29</v>
       </c>
       <c r="B39" t="s">
         <v>47</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="6">
-        <v>34919</v>
+        <v>40695</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="8">
         <v>30</v>
       </c>
       <c r="B40" t="s">
         <v>48</v>
       </c>
       <c r="C40" t="s">
         <v>46</v>
       </c>
       <c r="D40" s="6">
-        <v>38634</v>
+        <v>45025</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="8">
         <v>31</v>
       </c>
       <c r="B41" t="s">
         <v>49</v>
       </c>
       <c r="C41" t="s">
         <v>46</v>
       </c>
       <c r="D41" s="6">
-        <v>49035</v>
+        <v>57147</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="8">
         <v>32</v>
       </c>
       <c r="B42" t="s">
         <v>50</v>
       </c>
       <c r="C42" t="s">
         <v>46</v>
       </c>
       <c r="D42" s="6">
-        <v>71027</v>
+        <v>82776</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="8">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>51</v>
       </c>
       <c r="C43" t="s">
         <v>52</v>
       </c>
       <c r="D43" s="6">
         <v>42600</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="8">
         <v>34</v>
       </c>
       <c r="B44" t="s">
         <v>53</v>
       </c>
       <c r="C44" t="s">
         <v>52</v>
@@ -1316,51 +1316,51 @@
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:C6"/>
     <mergeCell ref="D2:D2"/>
     <mergeCell ref="D3:D3"/>
     <mergeCell ref="D4:D4"/>
     <mergeCell ref="D5:D5"/>
     <mergeCell ref="D6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A48:D48"/>
     <mergeCell ref="A49:D49"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="A51:D51"/>
     <mergeCell ref="A52:D52"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 05.06.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 06.09.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>